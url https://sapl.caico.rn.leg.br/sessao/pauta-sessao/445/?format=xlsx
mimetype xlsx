--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -42,51 +42,51 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Veto nº 8 de 2025</t>
   </si>
   <si>
     <t>JUDAS TADEU ALVES DOS SANTOS - Prefeito</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTOGRAFO Nº 056/2025, ORIUNDO DO PROJETO DE LEI ORDINÁRIA Nº 076/2052 , DE AUTORIA DO VER. FRANKSLÂNEO DIOGO DA SILVA, APROVADO PELA CÂMARA MUNICIPAL DE CAICÓ/RN E ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL PARA FINS DE SANÇÃO. O REFERIDO PL CRIA O PROGRAMA CAMINHO DO ESPORTE, DE CARÁTER PERMANENTE, COM A FINALIDADE DE REGULAMENTAR E GARANTIR O APOIO AO TRANSPORTE DE ATLETAS DO MUNICÍPIO PARA PARTICIPAÇÃO EM COMPETIÇÕES ESPORTIVAS OFICIAIS, ALÉM DISSO, ESTABELECE QUE A IMPLANTAÇÃO, COORDENAÇÃO E ACOMPANHAMENTO DO PROGRAMA FICARÃO A CARGO DO ÓRGÃO COMPETENTE DO PODER EXECUTIVO, E DISPÕE SOBRE REQUISITOS PARA O DIREITO AO APOIO, COMO PETIÇÃO FORMAL E PRAZO DE RESPOSTA DO ÓRGÃO.</t>
   </si>
   <si>
-    <t>Ordem do Dia - Votação</t>
+    <t>Ordem do Dia - Discursão e Votação</t>
   </si>
   <si>
     <t>Requerimento nº 155 de 2025</t>
   </si>
   <si>
     <t>Diogo Silva</t>
   </si>
   <si>
     <t>REQUERER que, após aprovação do Plenário, seja encaminhado ofício ao Exmo. Senhor Judas Tadeu , solicitando as seguintes informações referentes à ornamentação natalina realizada no município de Caicó neste ano de 2025:_x000D_
 _x000D_
 1. Qual valor total gasto com a ornamentação natalina da cidade de Caicó neste exercício de 2025;_x000D_
 _x000D_
 2. Se houve contratação de empresa ou prestador de serviço para a execução da ornamentação;_x000D_
 _x000D_
 3. Em caso afirmativo, informar o nome da empresa contratada, número de contrato e valor contratado;</t>
   </si>
   <si>
     <t>Requerimento nº 156 de 2025</t>
   </si>
   <si>
     <t>REQUERER que, após aprovação do Plenário, seja encaminhado ofício ao Exmo. Senhor Judas Tadeu , solicitando que sejam encaminhadas as respectivas informações:_x000D_
 _x000D_
 1.	O valor total arrecadado com a COSIP, mês a mês, no período compreendido entre janeiro de 2025 até a presente data;_x000D_
 _x000D_
 2.	O valor gasto mensalmente com despesas relacionadas à iluminação pública, discriminando as naturezas das despesas (energia, manutenção, reposição de lâmpadas etc.);_x000D_
@@ -759,51 +759,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9562</v>