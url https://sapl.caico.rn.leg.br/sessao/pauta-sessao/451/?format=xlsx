--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -45,51 +45,51 @@
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 12 de 2026</t>
   </si>
   <si>
     <t>Cicero Bezerra (Mancuso)</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito “MÃE QUININHA” e dá outras providências. _x000D_
 _x000D_
 _x000D_
 Art. 1º- Fica concedida a Comenda de Honra ao Mérito “Mãe Quininha” à Senhora Sandra Maria de Assis  pelos relevantes serviços prestados à população caicoense.</t>
   </si>
   <si>
-    <t>Ordem do Dia - Votação</t>
+    <t>Ordem do Dia - Discursão e Votação</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 13 de 2026</t>
   </si>
   <si>
     <t>Diogo Silva</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito “Mãe Quininha” à Senhora Dávila Salustiano, pelos relevantes serviços prestados à população caicoense</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 14 de 2026</t>
   </si>
   <si>
     <t>Irmão Renato</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito “MÃE QUININHA” e dá outras providências._x000D_
 Art. 1º- Fica concedida a Comenda de Honra ao Mérito “Mãe Quininha” à Senhora Ivone Marinho dos Santos Vale, pelos relevantes serviços prestados à população caicoense.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 15 de 2026</t>
   </si>
   <si>
     <t>Luiz da Samanaú</t>
@@ -766,51 +766,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>9988</v>