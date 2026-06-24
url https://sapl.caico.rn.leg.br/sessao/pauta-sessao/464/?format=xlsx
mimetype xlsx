--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -44,51 +44,51 @@
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 17 de 2026</t>
   </si>
   <si>
     <t>Luiz da Samanaú</t>
   </si>
   <si>
     <t>EMENTA: Reconhece de utilidade pública municipal a Associação Aurora Cine + Cultura e Esporte_x000D_
 _x000D_
 Art. 1º- Fica reconhecida de utilidade pública municipal a Associação Aurora Cine + Cultura e Esporte.</t>
   </si>
   <si>
-    <t>Ordem do Dia - Votação</t>
+    <t>Ordem do Dia - Discussão e Votação</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 38 de 2026</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Caicó/RN e dá outras providências._x000D_
 _x000D_
 Art. 1º- Fica concedido o Título de Cidadão Honorário de Caicó/RN ao Senhora SELMA MARIA BEZERRA JERONIMO, pelos relevantes serviços prestados à população_x000D_
 caicoense.</t>
   </si>
   <si>
     <t>Requerimento nº 20 de 2026</t>
   </si>
   <si>
     <t>Cicero Bezerra (Mancuso)</t>
   </si>
   <si>
     <t>REQUERER que, após aprovação do Plenário, seja encaminhado ofício ao Exmo. Senhor Prefeito Judas Tadeu solicitando que sejam remetidas a este Poder Legislativo as seguintes informações acompanhadas da respectiva documentação comprobatória:_x000D_
 _x000D_
 · Por qual motivo foi colocado material para pavimentação na Rua Elísio Eloi de Medeiros, mais precisamente no cruzamento com a Rua Chilon Heráclio, e posteriormente esse mesmo material foi retirado do local, mesmo com os moradores aguardando a realização do calçamento?_x000D_
 _x000D_
 · Existe previsão oficial para retomada da pavimentação da Rua Elísio Eloi de Medeiros, considerando que os moradores da via seguem aguardando a execução do serviço?_x000D_
 _x000D_
 Qual o prazo previsto pela gestão municipal para conclusão do calçamento da referida rua, tendo em vista a expectativa e necessidade dos moradores pela pavimentação completa da via?</t>
   </si>
@@ -720,51 +720,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>10328</v>